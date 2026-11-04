--- v0 (2025-12-05)
+++ v1 (2026-11-04)
@@ -1,1219 +1,811 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://lthtr.sharepoint.com/sites/LTHTRFinance/Shared Documents/Financial Services/Procurement Transparency/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="10" documentId="8_{5BCE72BB-E404-4EBA-85F7-F2788D590667}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1B535A4E-D6C1-486B-8BEA-EFCECA272338}"/>
+  <xr:revisionPtr revIDLastSave="17" documentId="11_08E347C5638E8D679E31BDE07D36C543F407C3BC" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{84CF00FF-B4CD-4B91-A16F-02CB79DC3317}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sep25" sheetId="15" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="Report 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sep25'!$B$2:$I$241</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Report 1'!$B$2:$J$132</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1444" uniqueCount="365">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="919" uniqueCount="237">
   <si>
     <t>4CCN - Level 4 Cost Centre Name</t>
   </si>
   <si>
     <t>Date Paid</t>
   </si>
   <si>
     <t>4AN - Level 4 Account Name</t>
   </si>
   <si>
     <t>10AN - Level 10 Account Name</t>
   </si>
   <si>
     <t>Supplier Name</t>
   </si>
   <si>
-    <t>Their Reference</t>
+    <t>Transaction Reference</t>
   </si>
   <si>
     <t>Transaction Type Description</t>
   </si>
   <si>
-    <t>Gross Value</t>
+    <t>Analysed Gross</t>
+  </si>
+  <si>
+    <t>Elfs</t>
   </si>
   <si>
     <t>Operating Expenses (Other)</t>
   </si>
   <si>
+    <t>Other Costs (Premises)</t>
+  </si>
+  <si>
     <t>PL INVOICE</t>
   </si>
   <si>
-    <t>Other Costs (Premises)</t>
+    <t>Oneadvanced Limited</t>
+  </si>
+  <si>
+    <t>East Lancs Hospitals Nhs Trust</t>
+  </si>
+  <si>
+    <t>208545</t>
+  </si>
+  <si>
+    <t>208518</t>
+  </si>
+  <si>
+    <t>209884</t>
+  </si>
+  <si>
+    <t>212041</t>
+  </si>
+  <si>
+    <t>220566</t>
+  </si>
+  <si>
+    <t>220574</t>
+  </si>
+  <si>
+    <t>Professional Fees</t>
+  </si>
+  <si>
+    <t>PL CREDIT NOTE</t>
+  </si>
+  <si>
+    <t>Employee Expenses</t>
+  </si>
+  <si>
+    <t>Med Surg Eqpt Disposable</t>
   </si>
   <si>
     <t>Lancashire Teaching Hospitals Nhsft</t>
   </si>
   <si>
+    <t>Current Assets</t>
+  </si>
+  <si>
+    <t>Drugs Stock</t>
+  </si>
+  <si>
+    <t>Alliance Healthcare</t>
+  </si>
+  <si>
+    <t>Johnson &amp; Johnson Innovative Medicine</t>
+  </si>
+  <si>
+    <t>Roche Products Limited</t>
+  </si>
+  <si>
+    <t>Inventories: Other Consumables</t>
+  </si>
+  <si>
+    <t>Johnson &amp; Johnson Medical Ltd</t>
+  </si>
+  <si>
     <t>Current Liabilities</t>
   </si>
   <si>
-    <t>Current Assets</t>
-[...8 lines deleted...]
-    <t>Roche Products Limited</t>
+    <t>Mersey &amp; West Lancs Teaching Hospitals</t>
+  </si>
+  <si>
+    <t>Supply Chain</t>
+  </si>
+  <si>
+    <t>Non-Current Assets</t>
+  </si>
+  <si>
+    <t>Valuation/Gross Cost: P&amp;M (P)</t>
+  </si>
+  <si>
+    <t>D &amp; G Builders &amp; Joiners Ltd</t>
+  </si>
+  <si>
+    <t>Appliances: Wheelchairs</t>
+  </si>
+  <si>
+    <t>Ross Care</t>
+  </si>
+  <si>
+    <t>Blood Products</t>
+  </si>
+  <si>
+    <t>Nhs Blood And Transplant</t>
+  </si>
+  <si>
+    <t>Nhs Supply Chain (Capital)</t>
+  </si>
+  <si>
+    <t>Med Surg Eqpt Mtce Contracts</t>
+  </si>
+  <si>
+    <t>Nhs Supply Chain (Maintenance)</t>
+  </si>
+  <si>
+    <t>Other Drug Costs</t>
+  </si>
+  <si>
+    <t>Vantive Limited</t>
+  </si>
+  <si>
+    <t>Purchase Non-Nhs Healthcare</t>
+  </si>
+  <si>
+    <t>Medispace Diagnostics Ltd</t>
+  </si>
+  <si>
+    <t>Other Operating Income</t>
+  </si>
+  <si>
+    <t>Other Operating Income: Other</t>
   </si>
   <si>
     <t>Bristol-Myers Squibb Pharmaceuticals Ltd</t>
   </si>
   <si>
-    <t>Non-Current Assets</t>
-[...14 lines deleted...]
-    <t>Nhs Supply Chain (Capital)</t>
+    <t>Salary Sacrifice Schemes</t>
+  </si>
+  <si>
+    <t>Northumbria Healthcare Nhs Foundation Trust</t>
+  </si>
+  <si>
+    <t>Electricity Costs</t>
+  </si>
+  <si>
+    <t>Edf Energy</t>
+  </si>
+  <si>
+    <t>Leica Microsystems (Uk) Ltd</t>
+  </si>
+  <si>
+    <t>Greater Lancashire Hospital</t>
+  </si>
+  <si>
+    <t>Nhs Arden And Gem Csu</t>
+  </si>
+  <si>
+    <t>Nexus Swisslab Gmbh</t>
+  </si>
+  <si>
+    <t>Grifols Uk Ltd</t>
+  </si>
+  <si>
+    <t>Gas Costs</t>
+  </si>
+  <si>
+    <t>Totalenergies Gas &amp; Power Limited</t>
+  </si>
+  <si>
+    <t>Alimentary Solutions</t>
+  </si>
+  <si>
+    <t>Diaverum Uk Ltd</t>
+  </si>
+  <si>
+    <t>Medinet Clinical Services Limited</t>
+  </si>
+  <si>
+    <t>Other Payables (Non Nhs)</t>
+  </si>
+  <si>
+    <t>Chrystal Medical Limited</t>
+  </si>
+  <si>
+    <t>Diaverum Facilities Management</t>
   </si>
   <si>
     <t>Kimal</t>
   </si>
   <si>
-    <t>Inventories: Other Consumables</t>
-[...47 lines deleted...]
-    <t>Professional Fees</t>
+    <t>Hunter Healthcare Resourcing Ltd</t>
+  </si>
+  <si>
+    <t>London And Manchester Healthcare Deepdale Ltd</t>
+  </si>
+  <si>
+    <t>Sme Hci Ltd</t>
+  </si>
+  <si>
+    <t>Harris Healthcare Europe Limited</t>
+  </si>
+  <si>
+    <t>Contractual Clinical Services</t>
+  </si>
+  <si>
+    <t>Course Fees</t>
+  </si>
+  <si>
+    <t>University Of Manchester</t>
+  </si>
+  <si>
+    <t>Lancashire Hospitals Services Ltd</t>
   </si>
   <si>
     <t>Octapharma Ltd</t>
   </si>
   <si>
-    <t>Nhs Supply Chain (Maintenance)</t>
-[...35 lines deleted...]
-    <t>Other Drug Costs</t>
+    <t>Bedding And Linen: Disposable</t>
+  </si>
+  <si>
+    <t>Medstrom Healthcare</t>
+  </si>
+  <si>
+    <t>Lab Items Consumables</t>
+  </si>
+  <si>
+    <t>Tradebe Healthcare National Ltd</t>
+  </si>
+  <si>
+    <t>Fresenius Medical Care</t>
+  </si>
+  <si>
+    <t>Pricewaterhousecoopers</t>
   </si>
   <si>
     <t>Medica Reporting Limited</t>
   </si>
   <si>
-    <t>Sme Hci Ltd</t>
-[...38 lines deleted...]
-    <t>Pricewaterhousecoopers</t>
+    <t>Ahps (Agency)</t>
+  </si>
+  <si>
+    <t>Northern Medical Ultrasound Ltd</t>
+  </si>
+  <si>
+    <t>Stationery</t>
+  </si>
+  <si>
+    <t>Adstock Investments Ltd</t>
+  </si>
+  <si>
+    <t>Canon (Uk) Ltd</t>
+  </si>
+  <si>
+    <t>Siemens Healthcare Limited</t>
   </si>
   <si>
     <t>Lancashire And South Cumbria Nhs Ft</t>
   </si>
   <si>
-    <t>Other Operating Income: Other</t>
-[...23 lines deleted...]
-    <t>Chrystal Consulting Ltd</t>
+    <t>Appliances: Limbs</t>
+  </si>
+  <si>
+    <t>Ossur Uk Ltd(Medistox)</t>
   </si>
   <si>
     <t>Hospital Services Ltd</t>
   </si>
   <si>
-    <t>Medtronic Ltd</t>
-[...221 lines deleted...]
-    <t>I0082537</t>
+    <t>208248</t>
+  </si>
+  <si>
+    <t>211448</t>
+  </si>
+  <si>
+    <t>214052</t>
+  </si>
+  <si>
+    <t>214053</t>
+  </si>
+  <si>
+    <t>218731</t>
+  </si>
+  <si>
+    <t>218734</t>
+  </si>
+  <si>
+    <t>210942</t>
+  </si>
+  <si>
+    <t>207521</t>
+  </si>
+  <si>
+    <t>210933</t>
+  </si>
+  <si>
+    <t>214125</t>
+  </si>
+  <si>
+    <t>214126</t>
+  </si>
+  <si>
+    <t>213542</t>
+  </si>
+  <si>
+    <t>214581</t>
+  </si>
+  <si>
+    <t>216906</t>
+  </si>
+  <si>
+    <t>209607</t>
+  </si>
+  <si>
+    <t>Walter Carefoot &amp; Sons (Construction) Limited</t>
+  </si>
+  <si>
+    <t>208330</t>
+  </si>
+  <si>
+    <t>209817</t>
+  </si>
+  <si>
+    <t>216901</t>
+  </si>
+  <si>
+    <t>205148</t>
+  </si>
+  <si>
+    <t>207112</t>
+  </si>
+  <si>
+    <t>Medialogix Ltd</t>
+  </si>
+  <si>
+    <t>208538</t>
+  </si>
+  <si>
+    <t>206158</t>
+  </si>
+  <si>
+    <t>201725</t>
+  </si>
+  <si>
+    <t>214371</t>
+  </si>
+  <si>
+    <t>214389</t>
+  </si>
+  <si>
+    <t>218729</t>
+  </si>
+  <si>
+    <t>223326</t>
+  </si>
+  <si>
+    <t>216294</t>
+  </si>
+  <si>
+    <t>214134</t>
+  </si>
+  <si>
+    <t>214121</t>
+  </si>
+  <si>
+    <t>216284</t>
+  </si>
+  <si>
+    <t>209874</t>
+  </si>
+  <si>
+    <t>209672</t>
+  </si>
+  <si>
+    <t>217777</t>
+  </si>
+  <si>
+    <t>205151</t>
+  </si>
+  <si>
+    <t>Books Journals &amp; Subscriptions</t>
+  </si>
+  <si>
+    <t>Nhs Providers</t>
+  </si>
+  <si>
+    <t>212664</t>
+  </si>
+  <si>
+    <t>212808</t>
+  </si>
+  <si>
+    <t>212823</t>
+  </si>
+  <si>
+    <t>212036</t>
+  </si>
+  <si>
+    <t>Laboratory Quality Control</t>
+  </si>
+  <si>
+    <t>Stockport Nhs Foundation Trust</t>
+  </si>
+  <si>
+    <t>208423</t>
+  </si>
+  <si>
+    <t>212030</t>
+  </si>
+  <si>
+    <t>216875</t>
+  </si>
+  <si>
+    <t>209718</t>
+  </si>
+  <si>
+    <t>209659</t>
+  </si>
+  <si>
+    <t>212662</t>
+  </si>
+  <si>
+    <t>212643</t>
+  </si>
+  <si>
+    <t>212741</t>
+  </si>
+  <si>
+    <t>212754</t>
+  </si>
+  <si>
+    <t>212821</t>
+  </si>
+  <si>
+    <t>212796</t>
+  </si>
+  <si>
+    <t>212858</t>
+  </si>
+  <si>
+    <t>201609</t>
+  </si>
+  <si>
+    <t>206129</t>
+  </si>
+  <si>
+    <t>206208</t>
+  </si>
+  <si>
+    <t>212659</t>
+  </si>
+  <si>
+    <t>218155</t>
+  </si>
+  <si>
+    <t>213305</t>
+  </si>
+  <si>
+    <t>209689</t>
+  </si>
+  <si>
+    <t>181251</t>
+  </si>
+  <si>
+    <t>186174</t>
+  </si>
+  <si>
+    <t>200345</t>
+  </si>
+  <si>
+    <t>216721</t>
+  </si>
+  <si>
+    <t>220817</t>
+  </si>
+  <si>
+    <t>225636</t>
+  </si>
+  <si>
+    <t>214133</t>
+  </si>
+  <si>
+    <t>214132</t>
+  </si>
+  <si>
+    <t>Phoenix Healthcare Distribution</t>
+  </si>
+  <si>
+    <t>216222</t>
+  </si>
+  <si>
+    <t>214118</t>
+  </si>
+  <si>
+    <t>216287</t>
+  </si>
+  <si>
+    <t>225721</t>
+  </si>
+  <si>
+    <t>176342</t>
+  </si>
+  <si>
+    <t>222375</t>
+  </si>
+  <si>
+    <t>212065</t>
+  </si>
+  <si>
+    <t>Audit Communications Ltd</t>
+  </si>
+  <si>
+    <t>224775</t>
+  </si>
+  <si>
+    <t>222298</t>
+  </si>
+  <si>
+    <t>Getinge Limited</t>
+  </si>
+  <si>
+    <t>214456</t>
+  </si>
+  <si>
+    <t>216865</t>
+  </si>
+  <si>
+    <t>224028</t>
+  </si>
+  <si>
+    <t>224029</t>
+  </si>
+  <si>
+    <t>213289</t>
+  </si>
+  <si>
+    <t>218264</t>
+  </si>
+  <si>
+    <t>213500</t>
+  </si>
+  <si>
+    <t>217802</t>
+  </si>
+  <si>
+    <t>212903</t>
+  </si>
+  <si>
+    <t>214737</t>
+  </si>
+  <si>
+    <t>Waiting List Solutions</t>
+  </si>
+  <si>
+    <t>114970</t>
+  </si>
+  <si>
+    <t>Imimobile Europe Limited</t>
+  </si>
+  <si>
+    <t>213541</t>
+  </si>
+  <si>
+    <t>213549</t>
+  </si>
+  <si>
+    <t>213552</t>
+  </si>
+  <si>
+    <t>213556</t>
+  </si>
+  <si>
+    <t>213284</t>
+  </si>
+  <si>
+    <t>213309</t>
+  </si>
+  <si>
+    <t>Payroll Control - Bacs</t>
+  </si>
+  <si>
+    <t>226693</t>
+  </si>
+  <si>
+    <t>226694</t>
   </si>
   <si>
     <t>Trainee Grades (Substantive)</t>
   </si>
   <si>
-    <t xml:space="preserve">LTH ONE LSC M6 PAYROLL   </t>
-[...617 lines deleted...]
-    <t>INV214294</t>
+    <t>194941</t>
+  </si>
+  <si>
+    <t>227418</t>
+  </si>
+  <si>
+    <t>221515</t>
+  </si>
+  <si>
+    <t>Other Transport Costs</t>
+  </si>
+  <si>
+    <t>Mitie Security Ltd</t>
+  </si>
+  <si>
+    <t>221637</t>
+  </si>
+  <si>
+    <t>216815</t>
+  </si>
+  <si>
+    <t>219311</t>
+  </si>
+  <si>
+    <t>218888</t>
+  </si>
+  <si>
+    <t>218875</t>
+  </si>
+  <si>
+    <t>218877</t>
+  </si>
+  <si>
+    <t>220937</t>
+  </si>
+  <si>
+    <t>220942</t>
+  </si>
+  <si>
+    <t>220946</t>
+  </si>
+  <si>
+    <t>214484</t>
+  </si>
+  <si>
+    <t>143277</t>
+  </si>
+  <si>
+    <t>217535</t>
+  </si>
+  <si>
+    <t>209322</t>
+  </si>
+  <si>
+    <t>93745</t>
+  </si>
+  <si>
+    <t>217515</t>
+  </si>
+  <si>
+    <t>215317</t>
+  </si>
+  <si>
+    <t>215571</t>
+  </si>
+  <si>
+    <t>220023</t>
+  </si>
+  <si>
+    <t>48696</t>
+  </si>
+  <si>
+    <t>177295</t>
+  </si>
+  <si>
+    <t>190513</t>
+  </si>
+  <si>
+    <t>201589</t>
+  </si>
+  <si>
+    <t>214677</t>
+  </si>
+  <si>
+    <t>225098</t>
+  </si>
+  <si>
+    <t>221446</t>
+  </si>
+  <si>
+    <t>215527</t>
+  </si>
+  <si>
+    <t>215365</t>
+  </si>
+  <si>
+    <t>Month</t>
+  </si>
+  <si>
+    <t>Sep</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\/mm\/yyyy"/>
-    <numFmt numFmtId="165" formatCode="#,###.00;[Red]\(#,###.00\);0.00"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-    </font>
-[...17 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF7F7F7"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
@@ -1221,258 +813,142 @@
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFDDDDDD"/>
       </left>
       <right style="thin">
         <color rgb="FFDDDDDD"/>
       </right>
       <top style="thin">
         <color rgb="FFDDDDDD"/>
       </top>
       <bottom style="thin">
         <color rgb="FFDDDDDD"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="3">
-    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{E97E6386-EE5A-49A3-94FC-8CA87493A9E0}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...116 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1480,51 +956,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1532,51 +1008,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1591,65 +1067,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1670,6404 +1146,3937 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D7987452-E06D-4166-83E1-A0BC4307EDF1}">
-  <dimension ref="B1:I242"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B1:J133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
+      <selection pane="bottomLeft" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="1"/>
-    <col min="2" max="2" width="31.5703125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="4.7109375" customWidth="1"/>
+    <col min="2" max="2" width="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="31.5703125" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" customWidth="1"/>
+    <col min="5" max="5" width="27.5703125" customWidth="1"/>
+    <col min="6" max="6" width="28.7109375" customWidth="1"/>
+    <col min="7" max="7" width="42.42578125" customWidth="1"/>
+    <col min="8" max="8" width="10.7109375" customWidth="1"/>
+    <col min="9" max="9" width="25.7109375" customWidth="1"/>
+    <col min="10" max="10" width="15.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" s="3" customFormat="1" ht="58.7" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="7" t="s">
+    <row r="1" spans="2:10" s="1" customFormat="1" ht="58.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J1" s="5"/>
+    </row>
+    <row r="2" spans="2:10" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="7" t="s">
+      <c r="D2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="7" t="s">
+      <c r="E2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="F2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="F2" s="7" t="s">
+      <c r="G2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="G2" s="7" t="s">
+      <c r="H2" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="H2" s="7" t="s">
+      <c r="I2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="I2" s="7" t="s">
+      <c r="J2" s="6" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="2:9" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="C3" s="6">
+    <row r="3" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" s="4">
         <v>45903</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="E3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J3" s="7">
+        <v>137750</v>
+      </c>
+    </row>
+    <row r="4" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J4" s="7">
+        <v>46239.6</v>
+      </c>
+    </row>
+    <row r="5" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="7">
+        <v>46239.6</v>
+      </c>
+    </row>
+    <row r="6" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="4">
+        <v>45903</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J6" s="7">
+        <v>40499.78</v>
+      </c>
+    </row>
+    <row r="7" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="4">
+        <v>45903</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J7" s="7">
+        <v>40475.879999999997</v>
+      </c>
+    </row>
+    <row r="8" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J8" s="7">
+        <v>40475.879999999997</v>
+      </c>
+    </row>
+    <row r="9" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J9" s="7">
+        <v>40475.879999999997</v>
+      </c>
+    </row>
+    <row r="10" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J10" s="7">
+        <v>40475.879999999997</v>
+      </c>
+    </row>
+    <row r="11" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="I11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J11" s="7">
+        <v>40475.879999999997</v>
+      </c>
+    </row>
+    <row r="12" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J12" s="7">
+        <v>40475.879999999997</v>
+      </c>
+    </row>
+    <row r="13" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J13" s="7">
+        <v>75450</v>
+      </c>
+    </row>
+    <row r="14" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D14" s="4">
+        <v>45903</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J14" s="7">
+        <v>49754.16</v>
+      </c>
+    </row>
+    <row r="15" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="4">
+        <v>45903</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J15" s="7">
+        <v>58286.94</v>
+      </c>
+    </row>
+    <row r="16" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D16" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J16" s="7">
+        <v>49754.16</v>
+      </c>
+    </row>
+    <row r="17" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="4">
+        <v>45903</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J17" s="7">
+        <v>33273.120000000003</v>
+      </c>
+    </row>
+    <row r="18" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D18" s="4">
+        <v>45903</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J18" s="7">
+        <v>72455.149999999994</v>
+      </c>
+    </row>
+    <row r="19" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="7">
+        <v>53016.66</v>
+      </c>
+    </row>
+    <row r="20" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J20" s="7">
+        <v>147528.16</v>
+      </c>
+    </row>
+    <row r="21" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J21" s="7">
+        <v>64289.62</v>
+      </c>
+    </row>
+    <row r="22" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="J22" s="7">
+        <v>-431349.89</v>
+      </c>
+    </row>
+    <row r="23" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J23" s="7">
+        <v>517543.98</v>
+      </c>
+    </row>
+    <row r="24" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D24" s="4">
+        <v>45903</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J24" s="7">
+        <v>149994.97</v>
+      </c>
+    </row>
+    <row r="25" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D25" s="4">
+        <v>45903</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J25" s="7">
+        <v>58455.88</v>
+      </c>
+    </row>
+    <row r="26" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D26" s="4">
+        <v>45903</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J26" s="7">
+        <v>147400.4</v>
+      </c>
+    </row>
+    <row r="27" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D27" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J27" s="7">
+        <v>28788.17</v>
+      </c>
+    </row>
+    <row r="28" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J28" s="7">
+        <v>95042.880000000005</v>
+      </c>
+    </row>
+    <row r="29" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D29" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J29" s="7">
+        <v>106062.05</v>
+      </c>
+    </row>
+    <row r="30" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D30" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J30" s="7">
+        <v>27188.49</v>
+      </c>
+    </row>
+    <row r="31" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D31" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J31" s="7">
+        <v>75725.399999999994</v>
+      </c>
+    </row>
+    <row r="32" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D32" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J32" s="7">
+        <v>69607.199999999997</v>
+      </c>
+    </row>
+    <row r="33" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D33" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="7">
+        <v>83546.22</v>
+      </c>
+    </row>
+    <row r="34" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D34" s="4">
+        <v>45917</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="G34" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="H34" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J34" s="7">
+        <v>585000</v>
+      </c>
+    </row>
+    <row r="35" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D35" s="4">
+        <v>45917</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J35" s="7">
+        <v>1055000</v>
+      </c>
+    </row>
+    <row r="36" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D36" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J36" s="7">
+        <v>49720.07</v>
+      </c>
+    </row>
+    <row r="37" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D37" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J37" s="7">
+        <v>162174.92000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D38" s="4">
+        <v>45903</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J38" s="7">
+        <v>68275.320000000007</v>
+      </c>
+    </row>
+    <row r="39" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D39" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="J39" s="7">
+        <v>-43121.64</v>
+      </c>
+    </row>
+    <row r="40" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D40" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J40" s="7">
+        <v>30478.5</v>
+      </c>
+    </row>
+    <row r="41" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D41" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J41" s="7">
+        <v>65136</v>
+      </c>
+    </row>
+    <row r="42" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D42" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="J42" s="7">
+        <v>-59664</v>
+      </c>
+    </row>
+    <row r="43" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D43" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="J43" s="7">
+        <v>-65136</v>
+      </c>
+    </row>
+    <row r="44" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D44" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J44" s="7">
+        <v>69645.95</v>
+      </c>
+    </row>
+    <row r="45" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D45" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J45" s="7">
+        <v>50741.54</v>
+      </c>
+    </row>
+    <row r="46" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D46" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J46" s="7">
+        <v>26372.5</v>
+      </c>
+    </row>
+    <row r="47" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D47" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J47" s="7">
+        <v>569014.89</v>
+      </c>
+    </row>
+    <row r="48" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D48" s="4">
+        <v>45903</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J48" s="7">
+        <v>453127.2</v>
+      </c>
+    </row>
+    <row r="49" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D49" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J49" s="7">
+        <v>59250</v>
+      </c>
+    </row>
+    <row r="50" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D50" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J50" s="7">
+        <v>29674.37</v>
+      </c>
+    </row>
+    <row r="51" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D51" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J51" s="7">
+        <v>29858.21</v>
+      </c>
+    </row>
+    <row r="52" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D52" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J52" s="7">
+        <v>37831.94</v>
+      </c>
+    </row>
+    <row r="53" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D53" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J53" s="7">
+        <v>29861.279999999999</v>
+      </c>
+    </row>
+    <row r="54" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D54" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J54" s="7">
+        <v>26438.400000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D55" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="I55" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J55" s="7">
+        <v>26438.400000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D56" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J56" s="7">
+        <v>34791.82</v>
+      </c>
+    </row>
+    <row r="57" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D57" s="4">
+        <v>45903</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J57" s="7">
+        <v>41292</v>
+      </c>
+    </row>
+    <row r="58" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D58" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J58" s="7">
+        <v>33042</v>
+      </c>
+    </row>
+    <row r="59" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D59" s="4">
+        <v>45918.529837962997</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J59" s="7">
+        <v>25862</v>
+      </c>
+    </row>
+    <row r="60" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D60" s="4">
+        <v>45918.529837962997</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="I60" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="J60" s="7">
+        <v>-25862</v>
+      </c>
+    </row>
+    <row r="61" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D61" s="4">
+        <v>45915</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J61" s="7">
+        <v>1334838.82</v>
+      </c>
+    </row>
+    <row r="62" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D62" s="4">
+        <v>45915</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J62" s="7">
+        <v>1399820.31</v>
+      </c>
+    </row>
+    <row r="63" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D63" s="4">
+        <v>45915</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J63" s="7">
+        <v>1274074.9099999999</v>
+      </c>
+    </row>
+    <row r="64" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D64" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J64" s="7">
+        <v>86818.34</v>
+      </c>
+    </row>
+    <row r="65" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D65" s="4">
+        <v>45922</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J65" s="7">
+        <v>1353093.61</v>
+      </c>
+    </row>
+    <row r="66" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D66" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J66" s="7">
+        <v>35986.51</v>
+      </c>
+    </row>
+    <row r="67" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D67" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J67" s="7">
+        <v>202975.1</v>
+      </c>
+    </row>
+    <row r="68" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D68" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J68" s="7">
+        <v>209740.94</v>
+      </c>
+    </row>
+    <row r="69" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D69" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="I69" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J69" s="7">
+        <v>209740.94</v>
+      </c>
+    </row>
+    <row r="70" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D70" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="I70" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J70" s="7">
+        <v>202975.1</v>
+      </c>
+    </row>
+    <row r="71" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D71" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="I71" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J71" s="7">
+        <v>209740.94</v>
+      </c>
+    </row>
+    <row r="72" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D72" s="4">
+        <v>45903</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="I72" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J72" s="7">
+        <v>38367.599999999999</v>
+      </c>
+    </row>
+    <row r="73" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D73" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="I73" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J73" s="7">
+        <v>38407.4</v>
+      </c>
+    </row>
+    <row r="74" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D74" s="4">
+        <v>45903</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J74" s="7">
+        <v>35700</v>
+      </c>
+    </row>
+    <row r="75" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D75" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="I75" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J75" s="7">
+        <v>35700</v>
+      </c>
+    </row>
+    <row r="76" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D76" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="I76" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J76" s="7">
+        <v>35700</v>
+      </c>
+    </row>
+    <row r="77" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D77" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="I77" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J77" s="7">
+        <v>71610</v>
+      </c>
+    </row>
+    <row r="78" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D78" s="4">
+        <v>45903</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="I78" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J78" s="7">
+        <v>32384.18</v>
+      </c>
+    </row>
+    <row r="79" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D79" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="I79" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J79" s="7">
+        <v>322581.99</v>
+      </c>
+    </row>
+    <row r="80" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D80" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="I80" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J80" s="7">
+        <v>1705000</v>
+      </c>
+    </row>
+    <row r="81" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D81" s="4">
+        <v>45922</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="I81" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="J81" s="7">
+        <v>-52369.42</v>
+      </c>
+    </row>
+    <row r="82" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D82" s="4">
+        <v>45904</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="I82" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J82" s="7">
+        <v>59742.54</v>
+      </c>
+    </row>
+    <row r="83" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D83" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="I83" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J83" s="7">
+        <v>384794.55</v>
+      </c>
+    </row>
+    <row r="84" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D84" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="I84" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J84" s="7">
+        <v>158332.97</v>
+      </c>
+    </row>
+    <row r="85" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D85" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="I85" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J85" s="7">
+        <v>36970.129999999997</v>
+      </c>
+    </row>
+    <row r="86" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B86" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D86" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="I86" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J86" s="7">
+        <v>602565.62</v>
+      </c>
+    </row>
+    <row r="87" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B87" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D87" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="I87" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J87" s="7">
+        <v>658796.99</v>
+      </c>
+    </row>
+    <row r="88" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B88" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D88" s="4">
+        <v>45903</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="I88" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J88" s="7">
+        <v>123914.85</v>
+      </c>
+    </row>
+    <row r="89" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B89" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D89" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="I89" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J89" s="7">
+        <v>44462.400000000001</v>
+      </c>
+    </row>
+    <row r="90" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B90" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D90" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="I90" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J90" s="7">
+        <v>30978.720000000001</v>
+      </c>
+    </row>
+    <row r="91" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B91" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D91" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="I91" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J91" s="7">
+        <v>56814.239999999998</v>
+      </c>
+    </row>
+    <row r="92" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B92" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D92" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="I92" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J92" s="7">
+        <v>577133.19999999995</v>
+      </c>
+    </row>
+    <row r="93" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B93" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D93" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="I93" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J93" s="7">
+        <v>33796.19</v>
+      </c>
+    </row>
+    <row r="94" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B94" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D94" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="I94" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J94" s="7">
+        <v>407599.07</v>
+      </c>
+    </row>
+    <row r="95" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B95" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D95" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="I95" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J95" s="7">
+        <v>48096.5</v>
+      </c>
+    </row>
+    <row r="96" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B96" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D96" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="I96" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J96" s="7">
+        <v>43121</v>
+      </c>
+    </row>
+    <row r="97" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B97" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D97" s="4">
+        <v>45903</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I97" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J97" s="7">
+        <v>159469.20000000001</v>
+      </c>
+    </row>
+    <row r="98" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B98" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D98" s="4">
+        <v>45901</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H98" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F3" s="5" t="s">
-[...16 lines deleted...]
-      <c r="C4" s="6">
+      <c r="I98" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J98" s="7">
+        <v>164292.6</v>
+      </c>
+    </row>
+    <row r="99" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B99" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D99" s="4">
         <v>45903</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...22 lines deleted...]
-      <c r="C5" s="6">
+      <c r="E99" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H99" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I99" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J99" s="7">
+        <v>122474.4</v>
+      </c>
+    </row>
+    <row r="100" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B100" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D100" s="4">
+        <v>45903</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J100" s="7">
+        <v>25900</v>
+      </c>
+    </row>
+    <row r="101" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B101" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D101" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H101" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I101" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J101" s="7">
+        <v>91658.83</v>
+      </c>
+    </row>
+    <row r="102" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B102" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D102" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="I102" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J102" s="7">
+        <v>52963.8</v>
+      </c>
+    </row>
+    <row r="103" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B103" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D103" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="I103" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="J103" s="7">
+        <v>-25553.84</v>
+      </c>
+    </row>
+    <row r="104" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B104" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D104" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="H104" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="I104" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J104" s="7">
+        <v>26250</v>
+      </c>
+    </row>
+    <row r="105" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B105" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D105" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="H105" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="I105" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J105" s="7">
+        <v>787634.4</v>
+      </c>
+    </row>
+    <row r="106" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B106" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D106" s="4">
+        <v>45903</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="I106" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J106" s="7">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="107" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B107" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D107" s="4">
+        <v>45903</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="I107" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J107" s="7">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="108" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B108" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D108" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="I108" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J108" s="7">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="109" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B109" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D109" s="4">
         <v>45910</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...22 lines deleted...]
-      <c r="C6" s="6">
+      <c r="E109" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G109" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H109" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="I109" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J109" s="7">
+        <v>40607.949999999997</v>
+      </c>
+    </row>
+    <row r="110" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B110" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D110" s="4">
         <v>45903</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...22 lines deleted...]
-      <c r="C7" s="6">
+      <c r="E110" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="I110" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J110" s="7">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="111" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B111" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D111" s="4">
         <v>45903</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...22 lines deleted...]
-      <c r="C8" s="6">
+      <c r="E111" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="I111" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J111" s="7">
+        <v>25341.119999999999</v>
+      </c>
+    </row>
+    <row r="112" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B112" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D112" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="I112" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J112" s="7">
+        <v>25130.639999999999</v>
+      </c>
+    </row>
+    <row r="113" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B113" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D113" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="I113" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J113" s="7">
+        <v>40607.949999999997</v>
+      </c>
+    </row>
+    <row r="114" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B114" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D114" s="4">
         <v>45924</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...22 lines deleted...]
-      <c r="C9" s="6">
+      <c r="E114" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="I114" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J114" s="7">
+        <v>43240.800000000003</v>
+      </c>
+    </row>
+    <row r="115" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B115" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D115" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="I115" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J115" s="7">
+        <v>28800</v>
+      </c>
+    </row>
+    <row r="116" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B116" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D116" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="I116" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J116" s="7">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="117" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B117" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D117" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H117" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="I117" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J117" s="7">
+        <v>36071.760000000002</v>
+      </c>
+    </row>
+    <row r="118" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B118" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D118" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="I118" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J118" s="7">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="119" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B119" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D119" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="I119" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J119" s="7">
+        <v>30357.119999999999</v>
+      </c>
+    </row>
+    <row r="120" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B120" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D120" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="I120" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J120" s="7">
+        <v>112418.7</v>
+      </c>
+    </row>
+    <row r="121" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B121" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D121" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="I121" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J121" s="7">
+        <v>128411.99</v>
+      </c>
+    </row>
+    <row r="122" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B122" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D122" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="I122" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J122" s="7">
+        <v>29455.74</v>
+      </c>
+    </row>
+    <row r="123" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B123" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D123" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G123" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H123" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="I123" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J123" s="7">
+        <v>31453.18</v>
+      </c>
+    </row>
+    <row r="124" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B124" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D124" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="I124" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J124" s="7">
+        <v>28902</v>
+      </c>
+    </row>
+    <row r="125" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B125" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D125" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="I125" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J125" s="7">
+        <v>173573.84</v>
+      </c>
+    </row>
+    <row r="126" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B126" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D126" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="I126" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J126" s="7">
+        <v>39626.720000000001</v>
+      </c>
+    </row>
+    <row r="127" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B127" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D127" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G127" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="I127" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="J127" s="7">
+        <v>-173573.84</v>
+      </c>
+    </row>
+    <row r="128" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B128" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D128" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G128" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="I128" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J128" s="7">
+        <v>81469.09</v>
+      </c>
+    </row>
+    <row r="129" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B129" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D129" s="4">
+        <v>45924</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="G129" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="I129" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J129" s="7">
+        <v>56000</v>
+      </c>
+    </row>
+    <row r="130" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B130" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D130" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G130" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="I130" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J130" s="7">
+        <v>28089.72</v>
+      </c>
+    </row>
+    <row r="131" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B131" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D131" s="4">
+        <v>45916</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="I131" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J131" s="7">
+        <v>84813.16</v>
+      </c>
+    </row>
+    <row r="132" spans="2:10" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B132" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D132" s="4">
         <v>45903</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...19 lines deleted...]
-      <c r="B10" s="5" t="s">
+      <c r="E132" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C10" s="6">
-[...4431 lines deleted...]
-      <c r="G180" s="5" t="s">
+      <c r="F132" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G132" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="H180" s="5" t="s">
-[...1192 lines deleted...]
-      <c r="G226" s="5" t="s">
+      <c r="H132" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="H226" s="5" t="s">
-[...392 lines deleted...]
-      <c r="I241" s="4">
+      <c r="I132" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J132" s="7">
         <v>97177.13</v>
       </c>
     </row>
-    <row r="242" spans="2:9" s="3" customFormat="1" ht="28.7" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" spans="2:10" s="1" customFormat="1" ht="28.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J133" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="B2:I241" xr:uid="{D7987452-E06D-4166-83E1-A0BC4307EDF1}"/>
-[...2 lines deleted...]
-    <sortCondition ref="G3:G241"/>
+  <autoFilter ref="B2:J132" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:J132">
+    <sortCondition ref="B3:B132"/>
+    <sortCondition ref="G3:G132"/>
+    <sortCondition ref="H3:H132"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
-</worksheet>
-[...25 lines deleted...]
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...21 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2722d0f1-c021-4966-9802-e35701908734" xmlns:ns3="fb58c123-2c2f-412c-bc3c-1c0750d391ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a839f0565c8c48746346704fc9b7f3f" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EB0E2ADEE2303A4CA567C05EDD3BA90E" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="152d577e49f0a0ccd9597550df17fdbf">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2722d0f1-c021-4966-9802-e35701908734" xmlns:ns3="fb58c123-2c2f-412c-bc3c-1c0750d391ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cefe359de49bd33758cd717d9dc3cc72" ns2:_="" ns3:_="">
     <xsd:import namespace="2722d0f1-c021-4966-9802-e35701908734"/>
     <xsd:import namespace="fb58c123-2c2f-412c-bc3c-1c0750d391ce"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -8274,119 +5283,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2722d0f1-c021-4966-9802-e35701908734">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="2722d0f1-c021-4966-9802-e35701908734" xsi:nil="true"/>
+    <TaxCatchAll xmlns="fb58c123-2c2f-412c-bc3c-1c0750d391ce" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48C4CFD2-2F53-4971-8871-846F6426C4B8}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9D9BFB0-B415-496E-843E-8A4DD49D65B5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2722d0f1-c021-4966-9802-e35701908734"/>
     <ds:schemaRef ds:uri="fb58c123-2c2f-412c-bc3c-1c0750d391ce"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9E08E00-B4A6-4B40-8524-CB6742C65E4C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{683683FA-2DDB-44B1-ACC8-D3EF320282CD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2722d0f1-c021-4966-9802-e35701908734"/>
+    <ds:schemaRef ds:uri="fb58c123-2c2f-412c-bc3c-1c0750d391ce"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{90a86382-fc9f-459c-b91a-9852fb08b2cd}" enabled="0" method="" siteId="{90a86382-fc9f-459c-b91a-9852fb08b2cd}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Sheet1</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Report 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SERVER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100EB0E2ADEE2303A4CA567C05EDD3BA90E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>