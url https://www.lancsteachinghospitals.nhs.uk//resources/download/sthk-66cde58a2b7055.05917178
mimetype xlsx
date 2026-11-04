--- v0 (2025-12-05)
+++ v1 (2026-11-04)
@@ -1,1759 +1,1244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27531"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://lthtr.sharepoint.com/sites/LTHTRFinance/Shared Documents/Financial Services/Procurement Transparency/2025/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="6" documentId="8_{74E45F79-2A1F-49E0-AD28-5208DB67D328}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{039FE073-BC5A-488E-B821-2130369F035E}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8D62D67A-8D6A-40F2-B35C-8D90A8E31F6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Jul24" sheetId="5" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" r:id="rId2"/>
+    <sheet name="Report 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Jul24'!$B$2:$I$303</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Report 1'!$B$2:$I$2</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1814" uniqueCount="464">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1280" uniqueCount="338">
   <si>
     <t>4CCN - Level 4 Cost Centre Name</t>
   </si>
   <si>
     <t>Date Paid</t>
   </si>
   <si>
     <t>4AN - Level 4 Account Name</t>
   </si>
   <si>
     <t>10AN - Level 10 Account Name</t>
   </si>
   <si>
     <t>Supplier Name</t>
   </si>
   <si>
-    <t>Their Reference</t>
+    <t>Transaction Reference</t>
   </si>
   <si>
     <t>Transaction Type Description</t>
   </si>
   <si>
-    <t>Gross Value</t>
+    <t>Analysed Gross</t>
   </si>
   <si>
     <t>Elfs</t>
   </si>
   <si>
     <t>Operating Expenses (Other)</t>
   </si>
   <si>
+    <t>Other Costs (Premises)</t>
+  </si>
+  <si>
+    <t>Oneadvanced Limited</t>
+  </si>
+  <si>
+    <t>36539</t>
+  </si>
+  <si>
     <t>PL INVOICE</t>
   </si>
   <si>
-    <t>Other Costs (Premises)</t>
+    <t>Hornbill Technologies Ltd</t>
+  </si>
+  <si>
+    <t>46036</t>
+  </si>
+  <si>
+    <t>Digital Imgng/Documnt Scanning</t>
+  </si>
+  <si>
+    <t>44922</t>
   </si>
   <si>
     <t>Lancashire Teaching Hospitals Nhsft</t>
   </si>
   <si>
+    <t>Current Assets</t>
+  </si>
+  <si>
+    <t>Inventories: Other Consumables</t>
+  </si>
+  <si>
+    <t>Intuitive Surgical Ltd</t>
+  </si>
+  <si>
+    <t>44037</t>
+  </si>
+  <si>
     <t>Current Liabilities</t>
   </si>
   <si>
+    <t>Other Accruals (Nhs)</t>
+  </si>
+  <si>
+    <t>Mersey &amp; West Lancs Teaching Hospitals</t>
+  </si>
+  <si>
+    <t>26560</t>
+  </si>
+  <si>
+    <t>8634</t>
+  </si>
+  <si>
+    <t>8961</t>
+  </si>
+  <si>
+    <t>Drugs Stock</t>
+  </si>
+  <si>
+    <t>Bath Asu</t>
+  </si>
+  <si>
+    <t>43322</t>
+  </si>
+  <si>
+    <t>Johnson &amp; Johnson Innovative Medicine</t>
+  </si>
+  <si>
+    <t>43588</t>
+  </si>
+  <si>
+    <t>Roche Products Limited</t>
+  </si>
+  <si>
+    <t>43551</t>
+  </si>
+  <si>
+    <t>43553</t>
+  </si>
+  <si>
+    <t>Credt Note/Invoice Full Offset</t>
+  </si>
+  <si>
+    <t>Advanced Demand Side Management Ltd</t>
+  </si>
+  <si>
+    <t>40133</t>
+  </si>
+  <si>
+    <t>40135</t>
+  </si>
+  <si>
+    <t>42596</t>
+  </si>
+  <si>
+    <t>PL CREDIT NOTE</t>
+  </si>
+  <si>
+    <t>42597</t>
+  </si>
+  <si>
     <t>Lth Purchase Transfer</t>
   </si>
   <si>
+    <t>Bender Uk Ltd</t>
+  </si>
+  <si>
+    <t>1943</t>
+  </si>
+  <si>
+    <t>Nhs Supply Chain (Maintenance)</t>
+  </si>
+  <si>
+    <t>3189</t>
+  </si>
+  <si>
+    <t>Supply Chain</t>
+  </si>
+  <si>
+    <t>Nhs Supply Chain (Capital)</t>
+  </si>
+  <si>
+    <t>30350</t>
+  </si>
+  <si>
+    <t>30351</t>
+  </si>
+  <si>
+    <t>30356</t>
+  </si>
+  <si>
+    <t>30357</t>
+  </si>
+  <si>
+    <t>30365</t>
+  </si>
+  <si>
+    <t>26362</t>
+  </si>
+  <si>
+    <t>Nhs Supply Chain (Nhs Stock)</t>
+  </si>
+  <si>
+    <t>31218</t>
+  </si>
+  <si>
+    <t>Employee Expenses</t>
+  </si>
+  <si>
+    <t>Consultants (Agency)</t>
+  </si>
+  <si>
+    <t>Medacs Healthcare Plc</t>
+  </si>
+  <si>
+    <t>16594</t>
+  </si>
+  <si>
+    <t>34165</t>
+  </si>
+  <si>
+    <t>Non-Current Assets</t>
+  </si>
+  <si>
+    <t>Valuation/Gross Cost: P&amp;M (P)</t>
+  </si>
+  <si>
+    <t>D &amp; G Builders &amp; Joiners Ltd</t>
+  </si>
+  <si>
+    <t>40401</t>
+  </si>
+  <si>
+    <t>Norr Consultants Ltd</t>
+  </si>
+  <si>
+    <t>36943</t>
+  </si>
+  <si>
+    <t>Siemens Healthcare Limited</t>
+  </si>
+  <si>
+    <t>35293</t>
+  </si>
+  <si>
+    <t>The James Mercer Group Limited</t>
+  </si>
+  <si>
+    <t>38789</t>
+  </si>
+  <si>
+    <t>Contractual Clinical Services</t>
+  </si>
+  <si>
+    <t>Preston Anaesthetists Critical Care Coop Llp</t>
+  </si>
+  <si>
+    <t>39441</t>
+  </si>
+  <si>
+    <t>Electric - Green Energy Tariff</t>
+  </si>
+  <si>
+    <t>Edf Energy</t>
+  </si>
+  <si>
+    <t>31702</t>
+  </si>
+  <si>
+    <t>31904</t>
+  </si>
+  <si>
+    <t>Electricity Costs</t>
+  </si>
+  <si>
+    <t>31703</t>
+  </si>
+  <si>
+    <t>31905</t>
+  </si>
+  <si>
+    <t>35016</t>
+  </si>
+  <si>
+    <t>35017</t>
+  </si>
+  <si>
+    <t>Totalenergies Gas &amp; Power Limited</t>
+  </si>
+  <si>
+    <t>27481</t>
+  </si>
+  <si>
+    <t>27491</t>
+  </si>
+  <si>
+    <t>35081</t>
+  </si>
+  <si>
+    <t>Provisions - Other Prov</t>
+  </si>
+  <si>
+    <t>24785</t>
+  </si>
+  <si>
+    <t>32135</t>
+  </si>
+  <si>
+    <t>Purchase Non-Nhs Healthcare</t>
+  </si>
+  <si>
+    <t>Diaverum Uk Ltd</t>
+  </si>
+  <si>
+    <t>33903</t>
+  </si>
+  <si>
+    <t>33904</t>
+  </si>
+  <si>
+    <t>Curtins Consulting Ltd</t>
+  </si>
+  <si>
+    <t>25700</t>
+  </si>
+  <si>
+    <t>45863</t>
+  </si>
+  <si>
+    <t>23285</t>
+  </si>
+  <si>
+    <t>25698</t>
+  </si>
+  <si>
+    <t>Sentinel Ambulance Service</t>
+  </si>
+  <si>
+    <t>35725</t>
+  </si>
+  <si>
+    <t>Salary Sacrifice Schemes</t>
+  </si>
+  <si>
+    <t>Sme Hci Ltd</t>
+  </si>
+  <si>
+    <t>34848</t>
+  </si>
+  <si>
+    <t>Systm Debt Adjstmnts (Non-Nhs)</t>
+  </si>
+  <si>
+    <t>Northumbria Healthcare Nhs Foundation Trust</t>
+  </si>
+  <si>
+    <t>35596</t>
+  </si>
+  <si>
+    <t>35597</t>
+  </si>
+  <si>
+    <t>Auditdata Limited</t>
+  </si>
+  <si>
+    <t>1842</t>
+  </si>
+  <si>
+    <t>Nhs Pension - Employees</t>
+  </si>
+  <si>
+    <t>Nhsbsa (Nhs Pension Scheme)</t>
+  </si>
+  <si>
+    <t>46433</t>
+  </si>
+  <si>
+    <t>Nhs Pension - Employers</t>
+  </si>
+  <si>
+    <t>16881</t>
+  </si>
+  <si>
+    <t>39431</t>
+  </si>
+  <si>
+    <t>32009</t>
+  </si>
+  <si>
+    <t>32010</t>
+  </si>
+  <si>
+    <t>32011</t>
+  </si>
+  <si>
+    <t>39631</t>
+  </si>
+  <si>
+    <t>38843</t>
+  </si>
+  <si>
+    <t>38844</t>
+  </si>
+  <si>
+    <t>Regst'D Nurses &amp; Others (Agen)</t>
+  </si>
+  <si>
+    <t>35348</t>
+  </si>
+  <si>
+    <t>37573</t>
+  </si>
+  <si>
+    <t>36740</t>
+  </si>
+  <si>
+    <t>36761</t>
+  </si>
+  <si>
+    <t>39459</t>
+  </si>
+  <si>
+    <t>38785</t>
+  </si>
+  <si>
+    <t>Appliances: Wheelchairs</t>
+  </si>
+  <si>
+    <t>Ross Care</t>
+  </si>
+  <si>
+    <t>36742</t>
+  </si>
+  <si>
+    <t>Wrightington Wigan &amp; Leigh Nhs Ft</t>
+  </si>
+  <si>
+    <t>12081</t>
+  </si>
+  <si>
+    <t>27508</t>
+  </si>
+  <si>
+    <t>Blackpool Teaching Hospital Nhs Ft</t>
+  </si>
+  <si>
+    <t>45326</t>
+  </si>
+  <si>
+    <t>Greater Lancashire Hospital</t>
+  </si>
+  <si>
+    <t>31821</t>
+  </si>
+  <si>
+    <t>Micad Systems (Uk) Ltd</t>
+  </si>
+  <si>
+    <t>42726</t>
+  </si>
+  <si>
+    <t>37578</t>
+  </si>
+  <si>
+    <t>Waiting List Solutions</t>
+  </si>
+  <si>
+    <t>39806</t>
+  </si>
+  <si>
+    <t>Swisslab Gmbh</t>
+  </si>
+  <si>
+    <t>4510</t>
+  </si>
+  <si>
+    <t>Lancashire And South Cumbria Nhs Ft</t>
+  </si>
+  <si>
+    <t>35306</t>
+  </si>
+  <si>
+    <t>2657</t>
+  </si>
+  <si>
+    <t>Vanguard Healthcare Solutions Ltd</t>
+  </si>
+  <si>
+    <t>3329</t>
+  </si>
+  <si>
+    <t>45336</t>
+  </si>
+  <si>
+    <t>40339</t>
+  </si>
+  <si>
+    <t>40343</t>
+  </si>
+  <si>
+    <t>Chris Bowker Limited</t>
+  </si>
+  <si>
+    <t>40233</t>
+  </si>
+  <si>
+    <t>44819</t>
+  </si>
+  <si>
+    <t>36964</t>
+  </si>
+  <si>
+    <t>36967</t>
+  </si>
+  <si>
+    <t>36968</t>
+  </si>
+  <si>
+    <t>38784</t>
+  </si>
+  <si>
+    <t>Audit Services - Statutory</t>
+  </si>
+  <si>
+    <t>Kpmg Llp</t>
+  </si>
+  <si>
+    <t>40203</t>
+  </si>
+  <si>
+    <t>12133</t>
+  </si>
+  <si>
+    <t>36869</t>
+  </si>
+  <si>
+    <t>37112</t>
+  </si>
+  <si>
+    <t>37115</t>
+  </si>
+  <si>
+    <t>Medispace Diagnostics Ltd</t>
+  </si>
+  <si>
+    <t>35377</t>
+  </si>
+  <si>
+    <t>18 Week Support Ltd</t>
+  </si>
+  <si>
+    <t>50219</t>
+  </si>
+  <si>
+    <t>Abbott Laboratories Ltd</t>
+  </si>
+  <si>
+    <t>51772</t>
+  </si>
+  <si>
+    <t>Alliance Healthcare</t>
+  </si>
+  <si>
+    <t>53208</t>
+  </si>
+  <si>
+    <t>53210</t>
+  </si>
+  <si>
+    <t>53211</t>
+  </si>
+  <si>
+    <t>53213</t>
+  </si>
+  <si>
+    <t>53219</t>
+  </si>
+  <si>
+    <t>53221</t>
+  </si>
+  <si>
+    <t>53339</t>
+  </si>
+  <si>
+    <t>53366</t>
+  </si>
+  <si>
+    <t>50773</t>
+  </si>
+  <si>
+    <t>50776</t>
+  </si>
+  <si>
+    <t>52260</t>
+  </si>
+  <si>
+    <t>52261</t>
+  </si>
+  <si>
+    <t>53759</t>
+  </si>
+  <si>
+    <t>53760</t>
+  </si>
+  <si>
+    <t>Bayer Ltd</t>
+  </si>
+  <si>
+    <t>50816</t>
+  </si>
+  <si>
+    <t>Bristol-Myers Squibb Pharmaceuticals Ltd</t>
+  </si>
+  <si>
+    <t>52462</t>
+  </si>
+  <si>
+    <t>53880</t>
+  </si>
+  <si>
+    <t>53882</t>
+  </si>
+  <si>
+    <t>53886</t>
+  </si>
+  <si>
+    <t>53887</t>
+  </si>
+  <si>
+    <t>53888</t>
+  </si>
+  <si>
+    <t>Grifols Uk Ltd</t>
+  </si>
+  <si>
+    <t>50747</t>
+  </si>
+  <si>
+    <t>53978</t>
+  </si>
+  <si>
+    <t>Kimal</t>
+  </si>
+  <si>
+    <t>51290</t>
+  </si>
+  <si>
+    <t>53979</t>
+  </si>
+  <si>
+    <t>Lloyds Clinical Limited</t>
+  </si>
+  <si>
+    <t>51297</t>
+  </si>
+  <si>
+    <t>52735</t>
+  </si>
+  <si>
+    <t>52738</t>
+  </si>
+  <si>
+    <t>51232</t>
+  </si>
+  <si>
+    <t>52657</t>
+  </si>
+  <si>
+    <t>52658</t>
+  </si>
+  <si>
+    <t>52659</t>
+  </si>
+  <si>
+    <t>52664</t>
+  </si>
+  <si>
+    <t>52667</t>
+  </si>
+  <si>
+    <t>52669</t>
+  </si>
+  <si>
+    <t>52670</t>
+  </si>
+  <si>
+    <t>52672</t>
+  </si>
+  <si>
+    <t>Sciensus Pharma Services Limited</t>
+  </si>
+  <si>
+    <t>51176</t>
+  </si>
+  <si>
+    <t>Other Payables (Non Nhs)</t>
+  </si>
+  <si>
+    <t>Lancashire Hospitals Services Ltd</t>
+  </si>
+  <si>
+    <t>44026</t>
+  </si>
+  <si>
+    <t>Pens Provisn - Injury Bens (C)</t>
+  </si>
+  <si>
+    <t>Nhsbsa (Nhs Injury Benefit Scheme)</t>
+  </si>
+  <si>
+    <t>43247</t>
+  </si>
+  <si>
+    <t>47313</t>
+  </si>
+  <si>
+    <t>40360</t>
+  </si>
+  <si>
+    <t>42432</t>
+  </si>
+  <si>
+    <t>Cbre Ltd</t>
+  </si>
+  <si>
+    <t>42593</t>
+  </si>
+  <si>
+    <t>42626</t>
+  </si>
+  <si>
+    <t>46900</t>
+  </si>
+  <si>
+    <t>Steris Solutions Ltd</t>
+  </si>
+  <si>
+    <t>37500</t>
+  </si>
+  <si>
+    <t>42733</t>
+  </si>
+  <si>
+    <t>42735</t>
+  </si>
+  <si>
+    <t>Tilbury Douglas Construction Ltd</t>
+  </si>
+  <si>
+    <t>46185</t>
+  </si>
+  <si>
+    <t>44801</t>
+  </si>
+  <si>
+    <t>Metis Partnership Ltd</t>
+  </si>
+  <si>
+    <t>25763</t>
+  </si>
+  <si>
+    <t>Med Surg Eqpt Disposable</t>
+  </si>
+  <si>
+    <t>Chrystal Medical Limited</t>
+  </si>
+  <si>
+    <t>22488</t>
+  </si>
+  <si>
+    <t>Med Surg Eqpt General</t>
+  </si>
+  <si>
+    <t>Oxylitre Limited</t>
+  </si>
+  <si>
+    <t>53661</t>
+  </si>
+  <si>
+    <t>Med Surg Eqpt Mtce Contracts</t>
+  </si>
+  <si>
+    <t>38690</t>
+  </si>
+  <si>
+    <t>38752</t>
+  </si>
+  <si>
+    <t>Civica Uk Ltd</t>
+  </si>
+  <si>
+    <t>42829</t>
+  </si>
+  <si>
+    <t>Diaverum Facilities Management</t>
+  </si>
+  <si>
+    <t>39870</t>
+  </si>
+  <si>
+    <t>39878</t>
+  </si>
+  <si>
+    <t>44797</t>
+  </si>
+  <si>
+    <t>44798</t>
+  </si>
+  <si>
+    <t>44803</t>
+  </si>
+  <si>
+    <t>40091</t>
+  </si>
+  <si>
+    <t>40092</t>
+  </si>
+  <si>
+    <t>Haemonetics Ltd</t>
+  </si>
+  <si>
+    <t>47008</t>
+  </si>
+  <si>
+    <t>Insight Direct (Uk) Ltd</t>
+  </si>
+  <si>
+    <t>43073</t>
+  </si>
+  <si>
+    <t>46044</t>
+  </si>
+  <si>
+    <t>London And Manchester Healthcare Deepdale Ltd</t>
+  </si>
+  <si>
+    <t>47994</t>
+  </si>
+  <si>
+    <t>Phoenix Software</t>
+  </si>
+  <si>
+    <t>16547</t>
+  </si>
+  <si>
+    <t>46906</t>
+  </si>
+  <si>
+    <t>Somerset Nhs Foundation Trust</t>
+  </si>
+  <si>
+    <t>8635</t>
+  </si>
+  <si>
     <t>Medica Reporting Limited</t>
   </si>
   <si>
-    <t>Nhs Supply Chain (Maintenance)</t>
-[...104 lines deleted...]
-    <t>Chris Bowker Limited</t>
+    <t>46978</t>
+  </si>
+  <si>
+    <t>Other Operating Income</t>
+  </si>
+  <si>
+    <t>Other Operating Income: Other</t>
+  </si>
+  <si>
+    <t>Jaeger Medical Uk Limited</t>
+  </si>
+  <si>
+    <t>50598</t>
+  </si>
+  <si>
+    <t>Charterhouse Voice&amp;Data Ltd</t>
+  </si>
+  <si>
+    <t>3805</t>
+  </si>
+  <si>
+    <t>3814</t>
+  </si>
+  <si>
+    <t>57029</t>
   </si>
   <si>
     <t>Alloga Uk Ltd</t>
   </si>
   <si>
-    <t>Digital Imgng/Documnt Scanning</t>
-[...77 lines deleted...]
-    <t>Blackpool Teaching Hospital Nhs Ft</t>
+    <t>57041</t>
+  </si>
+  <si>
+    <t>Csl Behring Uk Ltd</t>
+  </si>
+  <si>
+    <t>56137</t>
+  </si>
+  <si>
+    <t>55869</t>
+  </si>
+  <si>
+    <t>55956</t>
+  </si>
+  <si>
+    <t>Octapharma Ltd</t>
+  </si>
+  <si>
+    <t>56488</t>
+  </si>
+  <si>
+    <t>56464</t>
+  </si>
+  <si>
+    <t>31140</t>
+  </si>
+  <si>
+    <t>47471</t>
+  </si>
+  <si>
+    <t>Career/Staff Grades (Substant)</t>
+  </si>
+  <si>
+    <t>Bolton Nhs Foundation Trust</t>
+  </si>
+  <si>
+    <t>12312</t>
+  </si>
+  <si>
+    <t>46352</t>
+  </si>
+  <si>
+    <t>42576</t>
+  </si>
+  <si>
+    <t>42531</t>
+  </si>
+  <si>
+    <t>50485</t>
+  </si>
+  <si>
+    <t>50486</t>
+  </si>
+  <si>
+    <t>50487</t>
+  </si>
+  <si>
+    <t>50488</t>
+  </si>
+  <si>
+    <t>54330</t>
+  </si>
+  <si>
+    <t>Omnicell Ltd</t>
+  </si>
+  <si>
+    <t>48152</t>
+  </si>
+  <si>
+    <t>33976</t>
+  </si>
+  <si>
+    <t>12231</t>
+  </si>
+  <si>
+    <t>45846</t>
+  </si>
+  <si>
+    <t>46874</t>
+  </si>
+  <si>
+    <t>46876</t>
+  </si>
+  <si>
+    <t>47336</t>
+  </si>
+  <si>
+    <t>47341</t>
+  </si>
+  <si>
+    <t>Tradebe Healthcare National Ltd</t>
+  </si>
+  <si>
+    <t>46172</t>
+  </si>
+  <si>
+    <t>46173</t>
+  </si>
+  <si>
+    <t>Provisions</t>
+  </si>
+  <si>
+    <t>13377</t>
+  </si>
+  <si>
+    <t>9791</t>
+  </si>
+  <si>
+    <t>4ways Healthcare</t>
+  </si>
+  <si>
+    <t>50594</t>
   </si>
   <si>
     <t>Alliance Medical Ltd</t>
   </si>
   <si>
-    <t>Csl Behring Uk Ltd</t>
-[...5 lines deleted...]
-    <t>0000030928</t>
+    <t>34093</t>
+  </si>
+  <si>
+    <t>Hca Laboratories</t>
+  </si>
+  <si>
+    <t>47479</t>
+  </si>
+  <si>
+    <t>Radiology Management Solutions Ltd</t>
+  </si>
+  <si>
+    <t>39148</t>
+  </si>
+  <si>
+    <t>39149</t>
+  </si>
+  <si>
+    <t>Rotamap Ltd</t>
+  </si>
+  <si>
+    <t>34063</t>
+  </si>
+  <si>
+    <t>19729</t>
+  </si>
+  <si>
+    <t>31657</t>
+  </si>
+  <si>
+    <t>Training Expenses</t>
   </si>
   <si>
     <t>Safeguard Medical Technologies Limited</t>
   </si>
   <si>
-    <t>Training Expenses</t>
-[...1133 lines deleted...]
-    <t>INV-210857</t>
+    <t>55797</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\/mm\/yyyy"/>
-    <numFmt numFmtId="165" formatCode="#,###.00;[Red]\(#,###.00\);0.00"/>
   </numFmts>
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...5 lines deleted...]
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF7F7F7"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFDDDDDD"/>
       </left>
       <right style="thin">
         <color rgb="FFDDDDDD"/>
       </right>
       <top style="thin">
         <color rgb="FFDDDDDD"/>
       </top>
       <bottom style="thin">
         <color rgb="FFDDDDDD"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{E97E6386-EE5A-49A3-94FC-8CA87493A9E0}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...116 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1761,51 +1246,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1813,51 +1298,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1872,65 +1357,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1951,8029 +1436,5708 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C133DB31-0E0D-472B-8333-C8E4A7B45C64}">
-  <dimension ref="B1:I304"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B1:I215"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
+      <selection pane="bottomLeft" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="1" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="1" customWidth="1"/>
+    <col min="2" max="2" width="31.5703125" customWidth="1"/>
+    <col min="3" max="3" width="11.42578125" customWidth="1"/>
+    <col min="4" max="4" width="25.5703125" customWidth="1"/>
+    <col min="5" max="5" width="29" customWidth="1"/>
+    <col min="6" max="6" width="42.42578125" customWidth="1"/>
+    <col min="7" max="7" width="10.7109375" customWidth="1"/>
+    <col min="8" max="8" width="25.7109375" customWidth="1"/>
+    <col min="9" max="9" width="15.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" s="2" customFormat="1" ht="58.7" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="6" t="s">
+    <row r="1" spans="2:9" s="1" customFormat="1" ht="58.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I1" s="5"/>
+    </row>
+    <row r="2" spans="2:9" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="C2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="D2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="6" t="s">
+      <c r="E2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="F2" s="6" t="s">
+      <c r="F2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="G2" s="6" t="s">
+      <c r="G2" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="H2" s="6" t="s">
+      <c r="H2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="6" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="2:9" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="4" t="s">
+    <row r="3" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="4">
+        <v>45496</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I3" s="7">
+        <v>-315264</v>
+      </c>
+    </row>
+    <row r="4" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" s="7">
+        <v>39901.93</v>
+      </c>
+    </row>
+    <row r="5" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="7">
+        <v>29316.6</v>
+      </c>
+    </row>
+    <row r="6" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I6" s="7">
+        <v>135470.85</v>
+      </c>
+    </row>
+    <row r="7" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I7" s="7">
+        <v>152461.64000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I8" s="7">
+        <v>52144.23</v>
+      </c>
+    </row>
+    <row r="9" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I9" s="7">
+        <v>-152461.64000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I10" s="7">
+        <v>-52144.23</v>
+      </c>
+    </row>
+    <row r="11" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I11" s="7">
+        <v>26983.919999999998</v>
+      </c>
+    </row>
+    <row r="12" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I12" s="7">
+        <v>26983.919999999998</v>
+      </c>
+    </row>
+    <row r="13" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I13" s="7">
+        <v>26983.919999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I14" s="7">
+        <v>26983.919999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I15" s="7">
+        <v>40475.879999999997</v>
+      </c>
+    </row>
+    <row r="16" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I16" s="7">
+        <v>26983.919999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I17" s="7">
+        <v>53967.839999999997</v>
+      </c>
+    </row>
+    <row r="18" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="7">
+        <v>46480.97</v>
+      </c>
+    </row>
+    <row r="19" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I19" s="7">
+        <v>65978.02</v>
+      </c>
+    </row>
+    <row r="20" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I20" s="7">
+        <v>198000</v>
+      </c>
+    </row>
+    <row r="21" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I21" s="7">
+        <v>26304</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I22" s="7">
+        <v>25645.200000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I23" s="7">
+        <v>27793.46</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I24" s="7">
+        <v>27708.12</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I25" s="7">
+        <v>54692.04</v>
+      </c>
+    </row>
+    <row r="26" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I26" s="7">
+        <v>54692.04</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C27" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I27" s="7">
+        <v>27672.12</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I28" s="7">
+        <v>110157.63</v>
+      </c>
+    </row>
+    <row r="29" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I29" s="7">
+        <v>27829.46</v>
+      </c>
+    </row>
+    <row r="30" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I30" s="7">
+        <v>34217.1</v>
+      </c>
+    </row>
+    <row r="31" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C31" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I31" s="7">
+        <v>42725.2</v>
+      </c>
+    </row>
+    <row r="32" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C32" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I32" s="7">
+        <v>145000</v>
+      </c>
+    </row>
+    <row r="33" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C33" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I33" s="7">
+        <v>50606</v>
+      </c>
+    </row>
+    <row r="34" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C34" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I34" s="7">
+        <v>66428.28</v>
+      </c>
+    </row>
+    <row r="35" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C35" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I35" s="7">
+        <v>111185.68</v>
+      </c>
+    </row>
+    <row r="36" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C36" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I36" s="7">
+        <v>94195.199999999997</v>
+      </c>
+    </row>
+    <row r="37" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C37" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I37" s="7">
+        <v>33169.440000000002</v>
+      </c>
+    </row>
+    <row r="38" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C38" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I38" s="7">
+        <v>49754.16</v>
+      </c>
+    </row>
+    <row r="39" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C39" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I39" s="7">
+        <v>75041.460000000006</v>
+      </c>
+    </row>
+    <row r="40" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C40" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I40" s="7">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="41" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C41" s="4">
+        <v>45499</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I41" s="7">
+        <v>132747.93</v>
+      </c>
+    </row>
+    <row r="42" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C42" s="4">
+        <v>45499</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I42" s="7">
+        <v>-132747.93</v>
+      </c>
+    </row>
+    <row r="43" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C43" s="4">
+        <v>45490</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I43" s="7">
+        <v>330437.53000000003</v>
+      </c>
+    </row>
+    <row r="44" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C44" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I44" s="7">
+        <v>474828.42</v>
+      </c>
+    </row>
+    <row r="45" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C45" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I45" s="7">
+        <v>27405.599999999999</v>
+      </c>
+    </row>
+    <row r="46" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C46" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I46" s="7">
+        <v>122960</v>
+      </c>
+    </row>
+    <row r="47" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C47" s="4">
+        <v>45478</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I47" s="7">
+        <v>77110.33</v>
+      </c>
+    </row>
+    <row r="48" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C48" s="4">
+        <v>45478</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I48" s="7">
+        <v>-77110.33</v>
+      </c>
+    </row>
+    <row r="49" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C49" s="4">
+        <v>45478</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I49" s="7">
+        <v>-93908.96</v>
+      </c>
+    </row>
+    <row r="50" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C50" s="4">
+        <v>45478</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I50" s="7">
+        <v>93908.96</v>
+      </c>
+    </row>
+    <row r="51" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C51" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I51" s="7">
+        <v>87215.6</v>
+      </c>
+    </row>
+    <row r="52" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C52" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I52" s="7">
+        <v>32762.69</v>
+      </c>
+    </row>
+    <row r="53" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C53" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I53" s="7">
+        <v>52165.04</v>
+      </c>
+    </row>
+    <row r="54" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C54" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I54" s="7">
+        <v>69725.78</v>
+      </c>
+    </row>
+    <row r="55" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C55" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I55" s="7">
+        <v>84704.21</v>
+      </c>
+    </row>
+    <row r="56" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C56" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I56" s="7">
+        <v>139696.16</v>
+      </c>
+    </row>
+    <row r="57" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C57" s="4">
+        <v>45490</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I57" s="7">
+        <v>164391.07</v>
+      </c>
+    </row>
+    <row r="58" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C58" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I58" s="7">
+        <v>52949.96</v>
+      </c>
+    </row>
+    <row r="59" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C59" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I59" s="7">
+        <v>189710.7</v>
+      </c>
+    </row>
+    <row r="60" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C60" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I60" s="7">
+        <v>121521.53</v>
+      </c>
+    </row>
+    <row r="61" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C61" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I61" s="7">
+        <v>139696.16</v>
+      </c>
+    </row>
+    <row r="62" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C62" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I62" s="7">
+        <v>57375.05</v>
+      </c>
+    </row>
+    <row r="63" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C63" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I63" s="7">
+        <v>321368.92</v>
+      </c>
+    </row>
+    <row r="64" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C64" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I64" s="7">
+        <v>93406.9</v>
+      </c>
+    </row>
+    <row r="65" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C65" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I65" s="7">
+        <v>102833.28</v>
+      </c>
+    </row>
+    <row r="66" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C66" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I66" s="7">
+        <v>79773.7</v>
+      </c>
+    </row>
+    <row r="67" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C67" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I67" s="7">
+        <v>74865.740000000005</v>
+      </c>
+    </row>
+    <row r="68" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C68" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I68" s="7">
+        <v>78916.75</v>
+      </c>
+    </row>
+    <row r="69" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C69" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I69" s="7">
+        <v>79698.92</v>
+      </c>
+    </row>
+    <row r="70" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C70" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I70" s="7">
+        <v>77717.88</v>
+      </c>
+    </row>
+    <row r="71" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C71" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I71" s="7">
+        <v>56772.24</v>
+      </c>
+    </row>
+    <row r="72" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C72" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I72" s="7">
+        <v>66953.279999999999</v>
+      </c>
+    </row>
+    <row r="73" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C73" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I73" s="7">
+        <v>62876.91</v>
+      </c>
+    </row>
+    <row r="74" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C74" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I74" s="7">
+        <v>63559.68</v>
+      </c>
+    </row>
+    <row r="75" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C75" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I75" s="7">
+        <v>74421.929999999993</v>
+      </c>
+    </row>
+    <row r="76" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C76" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I76" s="7">
+        <v>81932.399999999994</v>
+      </c>
+    </row>
+    <row r="77" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C77" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I77" s="7">
+        <v>72471.839999999997</v>
+      </c>
+    </row>
+    <row r="78" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C78" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I78" s="7">
+        <v>45756.49</v>
+      </c>
+    </row>
+    <row r="79" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C79" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I79" s="7">
+        <v>72332.42</v>
+      </c>
+    </row>
+    <row r="80" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C80" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I80" s="7">
+        <v>40537.53</v>
+      </c>
+    </row>
+    <row r="81" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C81" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I81" s="7">
+        <v>102057.86</v>
+      </c>
+    </row>
+    <row r="82" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C82" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I82" s="7">
+        <v>110096.6</v>
+      </c>
+    </row>
+    <row r="83" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C83" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I83" s="7">
+        <v>57222.14</v>
+      </c>
+    </row>
+    <row r="84" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C84" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I84" s="7">
+        <v>72953</v>
+      </c>
+    </row>
+    <row r="85" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C85" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I85" s="7">
+        <v>72953</v>
+      </c>
+    </row>
+    <row r="86" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B86" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C86" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I86" s="7">
+        <v>27615.599999999999</v>
+      </c>
+    </row>
+    <row r="87" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B87" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C87" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I87" s="7">
+        <v>141040</v>
+      </c>
+    </row>
+    <row r="88" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B88" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C88" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I88" s="7">
+        <v>126024.76</v>
+      </c>
+    </row>
+    <row r="89" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B89" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C89" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I89" s="7">
+        <v>41969.95</v>
+      </c>
+    </row>
+    <row r="90" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B90" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C90" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I90" s="7">
+        <v>93600</v>
+      </c>
+    </row>
+    <row r="91" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B91" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C91" s="4">
+        <v>45490</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I91" s="7">
+        <v>30755.08</v>
+      </c>
+    </row>
+    <row r="92" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B92" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C92" s="4">
+        <v>45475</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I92" s="7">
+        <v>58237.2</v>
+      </c>
+    </row>
+    <row r="93" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B93" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C93" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I93" s="7">
+        <v>32081.58</v>
+      </c>
+    </row>
+    <row r="94" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B94" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C94" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I94" s="7">
+        <v>26438.400000000001</v>
+      </c>
+    </row>
+    <row r="95" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B95" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C95" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I95" s="7">
+        <v>26438.400000000001</v>
+      </c>
+    </row>
+    <row r="96" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B96" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C96" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I96" s="7">
+        <v>34656</v>
+      </c>
+    </row>
+    <row r="97" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B97" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C97" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I97" s="7">
+        <v>43356</v>
+      </c>
+    </row>
+    <row r="98" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B98" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C98" s="4">
+        <v>45490</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="H98" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I98" s="7">
+        <v>52350</v>
+      </c>
+    </row>
+    <row r="99" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B99" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C99" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="H99" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I99" s="7">
+        <v>25890.53</v>
+      </c>
+    </row>
+    <row r="100" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B100" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C100" s="4">
+        <v>45489</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I100" s="7">
+        <v>27722.25</v>
+      </c>
+    </row>
+    <row r="101" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B101" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C101" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="H101" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I101" s="7">
+        <v>65387</v>
+      </c>
+    </row>
+    <row r="102" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B102" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C102" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I102" s="7">
+        <v>1196662.5</v>
+      </c>
+    </row>
+    <row r="103" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B103" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C103" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I103" s="7">
+        <v>48042.48</v>
+      </c>
+    </row>
+    <row r="104" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B104" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C104" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="H104" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I104" s="7">
+        <v>34043.06</v>
+      </c>
+    </row>
+    <row r="105" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B105" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C105" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="H105" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I105" s="7">
+        <v>30468.55</v>
+      </c>
+    </row>
+    <row r="106" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B106" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C106" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I106" s="7">
+        <v>48252.73</v>
+      </c>
+    </row>
+    <row r="107" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B107" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C107" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I107" s="7">
+        <v>202844.24</v>
+      </c>
+    </row>
+    <row r="108" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B108" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C108" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I108" s="7">
+        <v>44972.34</v>
+      </c>
+    </row>
+    <row r="109" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B109" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C109" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G109" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H109" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I109" s="7">
+        <v>146262.29999999999</v>
+      </c>
+    </row>
+    <row r="110" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B110" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C110" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I110" s="7">
+        <v>101221.67</v>
+      </c>
+    </row>
+    <row r="111" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B111" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C111" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I111" s="7">
+        <v>54398.78</v>
+      </c>
+    </row>
+    <row r="112" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B112" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C112" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I112" s="7">
+        <v>76833.5</v>
+      </c>
+    </row>
+    <row r="113" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B113" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C113" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I113" s="7">
+        <v>65386.1</v>
+      </c>
+    </row>
+    <row r="114" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B114" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C114" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I114" s="7">
+        <v>114050.09</v>
+      </c>
+    </row>
+    <row r="115" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B115" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C115" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I115" s="7">
+        <v>81046.679999999993</v>
+      </c>
+    </row>
+    <row r="116" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B116" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C116" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I116" s="7">
+        <v>74105.3</v>
+      </c>
+    </row>
+    <row r="117" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B117" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C117" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="H117" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I117" s="7">
+        <v>70362.600000000006</v>
+      </c>
+    </row>
+    <row r="118" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B118" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C118" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I118" s="7">
+        <v>38572.21</v>
+      </c>
+    </row>
+    <row r="119" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B119" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C119" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I119" s="7">
+        <v>66730.22</v>
+      </c>
+    </row>
+    <row r="120" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B120" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C120" s="4">
+        <v>45490</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I120" s="7">
+        <v>88350</v>
+      </c>
+    </row>
+    <row r="121" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B121" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C121" s="4">
+        <v>45475</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I121" s="7">
+        <v>1450000</v>
+      </c>
+    </row>
+    <row r="122" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B122" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C122" s="4">
+        <v>45475</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I122" s="7">
+        <v>1450000</v>
+      </c>
+    </row>
+    <row r="123" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B123" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C123" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G123" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="H123" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I123" s="7">
+        <v>32889.56</v>
+      </c>
+    </row>
+    <row r="124" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B124" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C124" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I124" s="7">
+        <v>34139.26</v>
+      </c>
+    </row>
+    <row r="125" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B125" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C125" s="4">
+        <v>45475</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I125" s="7">
+        <v>1450000</v>
+      </c>
+    </row>
+    <row r="126" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B126" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C126" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I126" s="7">
+        <v>293288.55</v>
+      </c>
+    </row>
+    <row r="127" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B127" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C127" s="4">
+        <v>45490</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G127" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I127" s="7">
+        <v>1450000</v>
+      </c>
+    </row>
+    <row r="128" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B128" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C128" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F128" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G128" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I128" s="7">
+        <v>259573.03</v>
+      </c>
+    </row>
+    <row r="129" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B129" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C129" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="G129" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I129" s="7">
+        <v>124776</v>
+      </c>
+    </row>
+    <row r="130" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B130" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C130" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G130" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I130" s="7">
+        <v>42967.82</v>
+      </c>
+    </row>
+    <row r="131" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B131" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C131" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F131" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I131" s="7">
+        <v>152397.37</v>
+      </c>
+    </row>
+    <row r="132" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B132" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C132" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F132" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I132" s="7">
+        <v>252671.31</v>
+      </c>
+    </row>
+    <row r="133" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B133" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C133" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F133" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G133" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H133" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I133" s="7">
+        <v>213472.26</v>
+      </c>
+    </row>
+    <row r="134" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B134" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C134" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F134" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I134" s="7">
+        <v>269902.94</v>
+      </c>
+    </row>
+    <row r="135" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B135" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C135" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F135" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G135" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I135" s="7">
+        <v>258550.15</v>
+      </c>
+    </row>
+    <row r="136" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B136" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C136" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G136" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I136" s="7">
+        <v>295924.36</v>
+      </c>
+    </row>
+    <row r="137" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B137" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C137" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="F137" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G137" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="H137" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I137" s="7">
+        <v>113611.32</v>
+      </c>
+    </row>
+    <row r="138" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B138" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C138" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F138" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G138" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="H138" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I138" s="7">
+        <v>197206.44</v>
+      </c>
+    </row>
+    <row r="139" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B139" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C139" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E139" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F139" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G139" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I139" s="7">
+        <v>121329.60000000001</v>
+      </c>
+    </row>
+    <row r="140" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B140" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C140" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F140" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I140" s="7">
+        <v>297499.45</v>
+      </c>
+    </row>
+    <row r="141" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B141" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C141" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F141" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="H141" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I141" s="7">
+        <v>39527.519999999997</v>
+      </c>
+    </row>
+    <row r="142" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B142" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C142" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F142" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="H142" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I142" s="7">
+        <v>147595.41</v>
+      </c>
+    </row>
+    <row r="143" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B143" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C143" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="H143" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I143" s="7">
+        <v>273788.28000000003</v>
+      </c>
+    </row>
+    <row r="144" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B144" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C144" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="F144" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G144" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I144" s="7">
+        <v>83788.800000000003</v>
+      </c>
+    </row>
+    <row r="145" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B145" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C145" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E145" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F145" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G145" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H145" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I145" s="7">
+        <v>289669.09999999998</v>
+      </c>
+    </row>
+    <row r="146" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B146" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C146" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F146" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I146" s="7">
+        <v>272274.98</v>
+      </c>
+    </row>
+    <row r="147" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B147" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C147" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E147" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F147" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G147" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I147" s="7">
+        <v>176072.47</v>
+      </c>
+    </row>
+    <row r="148" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B148" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C148" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E148" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F148" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G148" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I148" s="7">
+        <v>389475.05</v>
+      </c>
+    </row>
+    <row r="149" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B149" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C149" s="4">
+        <v>45490</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E149" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F149" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G149" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I149" s="7">
+        <v>191667.28</v>
+      </c>
+    </row>
+    <row r="150" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B150" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C150" s="4">
+        <v>45490</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E150" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F150" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G150" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I150" s="7">
+        <v>286558.38</v>
+      </c>
+    </row>
+    <row r="151" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B151" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C151" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F151" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I151" s="7">
+        <v>121816.89</v>
+      </c>
+    </row>
+    <row r="152" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B152" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C152" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="F152" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I152" s="7">
+        <v>25092.87</v>
+      </c>
+    </row>
+    <row r="153" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B153" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C153" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="F153" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="G153" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I153" s="7">
+        <v>2581483.4300000002</v>
+      </c>
+    </row>
+    <row r="154" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B154" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C154" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E154" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F154" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="G154" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I154" s="7">
+        <v>4009414.62</v>
+      </c>
+    </row>
+    <row r="155" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B155" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C155" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F155" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I155" s="7">
+        <v>44233.49</v>
+      </c>
+    </row>
+    <row r="156" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B156" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C156" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="F156" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I156" s="7">
+        <v>200017.48</v>
+      </c>
+    </row>
+    <row r="157" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B157" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C157" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E157" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="F157" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I157" s="7">
+        <v>470134.74</v>
+      </c>
+    </row>
+    <row r="158" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B158" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C158" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F158" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I158" s="7">
+        <v>43596</v>
+      </c>
+    </row>
+    <row r="159" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B159" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C159" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E159" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F159" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="H159" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I159" s="7">
+        <v>206643.6</v>
+      </c>
+    </row>
+    <row r="160" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B160" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C160" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F160" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G160" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="5">
+      <c r="H160" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I160" s="7">
+        <v>36612.9</v>
+      </c>
+    </row>
+    <row r="161" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B161" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C161" s="4">
         <v>45504</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="D161" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E3" s="4" t="s">
-[...8 lines deleted...]
-      <c r="H3" s="4" t="s">
+      <c r="E161" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F161" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I161" s="7">
+        <v>46200</v>
+      </c>
+    </row>
+    <row r="162" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B162" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C162" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E162" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="F162" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I162" s="7">
+        <v>51780</v>
+      </c>
+    </row>
+    <row r="163" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B163" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C163" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E163" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="I3" s="3">
-[...7 lines deleted...]
-      <c r="C4" s="5">
+      <c r="F163" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I163" s="7">
+        <v>39887.839999999997</v>
+      </c>
+    </row>
+    <row r="164" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B164" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C164" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F164" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G164" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I164" s="7">
+        <v>44496</v>
+      </c>
+    </row>
+    <row r="165" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B165" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C165" s="4">
         <v>45476</v>
       </c>
-      <c r="D4" s="4" t="s">
-[...5 lines deleted...]
-      <c r="F4" s="4" t="s">
+      <c r="D165" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E165" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="F165" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="G165" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="H165" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I165" s="7">
+        <v>112266.5</v>
+      </c>
+    </row>
+    <row r="166" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B166" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C166" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F166" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="G166" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="H166" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I166" s="7">
+        <v>36828</v>
+      </c>
+    </row>
+    <row r="167" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B167" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C167" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E167" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F167" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="G167" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="H167" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I167" s="7">
+        <v>39768</v>
+      </c>
+    </row>
+    <row r="168" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B168" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C168" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D168" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="4" t="s">
+      <c r="E168" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F168" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G168" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H168" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I168" s="7">
+        <v>36660</v>
+      </c>
+    </row>
+    <row r="169" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B169" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C169" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E169" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F169" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G169" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="H169" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I169" s="7">
+        <v>41267.949999999997</v>
+      </c>
+    </row>
+    <row r="170" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B170" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C170" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E170" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F170" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G170" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="H170" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I170" s="7">
+        <v>28536</v>
+      </c>
+    </row>
+    <row r="171" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B171" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C171" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E171" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F171" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G171" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="H171" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I171" s="7">
+        <v>41267.949999999997</v>
+      </c>
+    </row>
+    <row r="172" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B172" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C172" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E172" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F172" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G172" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H172" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I172" s="7">
+        <v>36660</v>
+      </c>
+    </row>
+    <row r="173" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B173" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C173" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E173" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F173" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G173" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="H173" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I173" s="7">
+        <v>41267.949999999997</v>
+      </c>
+    </row>
+    <row r="174" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B174" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C174" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E174" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F174" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G174" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="H174" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I174" s="7">
+        <v>36660</v>
+      </c>
+    </row>
+    <row r="175" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B175" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C175" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E175" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F175" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G175" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="H175" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I175" s="7">
+        <v>36660</v>
+      </c>
+    </row>
+    <row r="176" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B176" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C176" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F176" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G176" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="H176" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I176" s="7">
+        <v>41267.949999999997</v>
+      </c>
+    </row>
+    <row r="177" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B177" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C177" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E177" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F177" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G177" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="H177" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I177" s="7">
+        <v>41267.949999999997</v>
+      </c>
+    </row>
+    <row r="178" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B178" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C178" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F178" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G178" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="H178" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I178" s="7">
+        <v>36660</v>
+      </c>
+    </row>
+    <row r="179" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B179" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C179" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E179" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F179" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G179" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="H179" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I179" s="7">
+        <v>36660</v>
+      </c>
+    </row>
+    <row r="180" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B180" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C180" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E180" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="F180" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G180" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="H180" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I180" s="7">
+        <v>128411.99</v>
+      </c>
+    </row>
+    <row r="181" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B181" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C181" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E181" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="F181" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G181" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="H181" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I181" s="7">
+        <v>128411.99</v>
+      </c>
+    </row>
+    <row r="182" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B182" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C182" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E182" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F182" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="G182" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="H182" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I182" s="7">
+        <v>41400</v>
+      </c>
+    </row>
+    <row r="183" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B183" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C183" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E183" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="F183" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="G183" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="H183" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I183" s="7">
+        <v>60000</v>
+      </c>
+    </row>
+    <row r="184" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B184" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C184" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E184" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F184" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="G184" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="H184" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I184" s="7">
+        <v>48438</v>
+      </c>
+    </row>
+    <row r="185" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B185" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C185" s="4">
+        <v>45482</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E185" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F185" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="G185" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="H185" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I185" s="7">
+        <v>31680</v>
+      </c>
+    </row>
+    <row r="186" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B186" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C186" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E186" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F186" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G186" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H186" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I186" s="7">
+        <v>88668</v>
+      </c>
+    </row>
+    <row r="187" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B187" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C187" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E187" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="F187" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="G187" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="H187" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I187" s="7">
+        <v>40344.35</v>
+      </c>
+    </row>
+    <row r="188" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B188" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C188" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E188" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="I4" s="3">
-[...7 lines deleted...]
-      <c r="C5" s="5">
+      <c r="F188" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="G188" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="H188" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I188" s="7">
+        <v>29255</v>
+      </c>
+    </row>
+    <row r="189" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B189" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C189" s="4">
         <v>45497</v>
       </c>
-      <c r="D5" s="4" t="s">
-[...11 lines deleted...]
-      <c r="H5" s="4" t="s">
+      <c r="D189" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E189" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F189" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="G189" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="H189" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I189" s="7">
+        <v>39860.699999999997</v>
+      </c>
+    </row>
+    <row r="190" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B190" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C190" s="4">
+        <v>45488</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E190" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F190" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="G190" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="H190" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I190" s="7">
+        <v>58002.48</v>
+      </c>
+    </row>
+    <row r="191" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B191" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C191" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E191" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F191" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G191" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="H191" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I191" s="7">
+        <v>208347.43</v>
+      </c>
+    </row>
+    <row r="192" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B192" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C192" s="4">
+        <v>45490</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E192" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F192" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G192" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="H192" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I192" s="7">
+        <v>142933.57</v>
+      </c>
+    </row>
+    <row r="193" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B193" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C193" s="4">
+        <v>45490</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E193" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F193" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G193" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="H193" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I193" s="7">
+        <v>52157.22</v>
+      </c>
+    </row>
+    <row r="194" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B194" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C194" s="4">
+        <v>45490</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E194" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F194" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G194" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="H194" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I194" s="7">
+        <v>35374.239999999998</v>
+      </c>
+    </row>
+    <row r="195" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B195" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C195" s="4">
+        <v>45490</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E195" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F195" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G195" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="H195" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I195" s="7">
+        <v>227622.39999999999</v>
+      </c>
+    </row>
+    <row r="196" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B196" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C196" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D196" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E196" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F196" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G196" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="H196" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I196" s="7">
+        <v>36847.94</v>
+      </c>
+    </row>
+    <row r="197" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B197" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C197" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D197" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E197" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F197" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G197" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="H197" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I197" s="7">
+        <v>64375.26</v>
+      </c>
+    </row>
+    <row r="198" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B198" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C198" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E198" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F198" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G198" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="H198" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I198" s="7">
+        <v>118904.32000000001</v>
+      </c>
+    </row>
+    <row r="199" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B199" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C199" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D199" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E199" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F199" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G199" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="H199" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I199" s="7">
+        <v>25143.37</v>
+      </c>
+    </row>
+    <row r="200" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B200" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C200" s="4">
+        <v>45497</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E200" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F200" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="G200" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="H200" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I200" s="7">
+        <v>221348.69</v>
+      </c>
+    </row>
+    <row r="201" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B201" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C201" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E201" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F201" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="G201" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="H201" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I201" s="7">
+        <v>90532.31</v>
+      </c>
+    </row>
+    <row r="202" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B202" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C202" s="4">
+        <v>45476</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E202" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F202" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="G202" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="H202" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I202" s="7">
+        <v>32516.68</v>
+      </c>
+    </row>
+    <row r="203" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B203" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C203" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D203" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E203" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F203" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="G203" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="H203" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I203" s="7">
+        <v>204821.77</v>
+      </c>
+    </row>
+    <row r="204" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B204" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C204" s="4">
+        <v>45490</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E204" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F204" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="G204" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="H204" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I204" s="7">
+        <v>40959.99</v>
+      </c>
+    </row>
+    <row r="205" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B205" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C205" s="4">
+        <v>45490</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E205" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F205" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="G205" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="H205" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I205" s="7">
+        <v>161060.4</v>
+      </c>
+    </row>
+    <row r="206" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B206" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C206" s="4">
+        <v>45490</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E206" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F206" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="G206" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="H206" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I206" s="7">
+        <v>35288.410000000003</v>
+      </c>
+    </row>
+    <row r="207" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B207" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C207" s="4">
+        <v>45504</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E207" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="3">
-[...7 lines deleted...]
-      <c r="C6" s="5">
+      <c r="F207" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="G207" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="H207" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I207" s="7">
+        <v>29501.99</v>
+      </c>
+    </row>
+    <row r="208" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B208" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C208" s="4">
         <v>45504</v>
       </c>
-      <c r="D6" s="4" t="s">
-[...11 lines deleted...]
-      <c r="H6" s="4" t="s">
+      <c r="D208" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E208" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="I6" s="3">
-[...7 lines deleted...]
-      <c r="C7" s="5">
+      <c r="F208" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="G208" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="H208" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I208" s="7">
+        <v>104342.98</v>
+      </c>
+    </row>
+    <row r="209" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B209" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C209" s="4">
+        <v>45490</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E209" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F209" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G209" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="H209" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I209" s="7">
+        <v>117558</v>
+      </c>
+    </row>
+    <row r="210" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B210" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C210" s="4">
         <v>45504</v>
       </c>
-      <c r="D7" s="4" t="s">
-[...22 lines deleted...]
-      <c r="C8" s="5">
+      <c r="D210" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E210" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F210" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G210" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="H210" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I210" s="7">
+        <v>128919.6</v>
+      </c>
+    </row>
+    <row r="211" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B211" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C211" s="4">
         <v>45504</v>
       </c>
-      <c r="D8" s="4" t="s">
-[...155 lines deleted...]
-      <c r="D14" s="4" t="s">
+      <c r="D211" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E14" s="4" t="s">
-[...19 lines deleted...]
-      <c r="C15" s="5">
+      <c r="E211" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F211" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G211" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="H211" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I211" s="7">
+        <v>112104</v>
+      </c>
+    </row>
+    <row r="212" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B212" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C212" s="4">
         <v>45483</v>
       </c>
-      <c r="D15" s="4" t="s">
+      <c r="D212" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E15" s="4" t="s">
-[...22 lines deleted...]
-      <c r="D16" s="4" t="s">
+      <c r="E212" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F212" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="G212" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="H212" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I212" s="7">
+        <v>87261.34</v>
+      </c>
+    </row>
+    <row r="213" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B213" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C213" s="4">
+        <v>45483</v>
+      </c>
+      <c r="D213" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E16" s="4" t="s">
-[...308 lines deleted...]
-      <c r="D28" s="4" t="s">
+      <c r="E213" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="F213" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="G213" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="H213" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I213" s="7">
+        <v>32754</v>
+      </c>
+    </row>
+    <row r="214" spans="2:9" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B214" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C214" s="4">
+        <v>45490</v>
+      </c>
+      <c r="D214" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E28" s="4" t="s">
-[...470 lines deleted...]
-      <c r="F46" s="4" t="s">
+      <c r="E214" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="G46" s="4" t="s">
-[...22 lines deleted...]
-      <c r="F47" s="4" t="s">
+      <c r="F214" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="G47" s="4" t="s">
-[...282 lines deleted...]
-      <c r="F58" s="4" t="s">
+      <c r="G214" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="G58" s="4" t="s">
-[...6323 lines deleted...]
-      <c r="I301" s="3">
+      <c r="H214" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I214" s="7">
         <v>32754</v>
       </c>
     </row>
-    <row r="302" spans="2:9" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
-[...51 lines deleted...]
-    <row r="304" spans="2:9" s="2" customFormat="1" ht="28.7" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" spans="2:9" s="1" customFormat="1" ht="28.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I215" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="B2:I303" xr:uid="{C133DB31-0E0D-472B-8333-C8E4A7B45C64}"/>
-[...2 lines deleted...]
-    <sortCondition ref="G3:G303"/>
+  <autoFilter ref="B2:I2" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:I214">
+    <sortCondition ref="F3:F214"/>
+    <sortCondition ref="G3:G214"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
-</worksheet>
-[...13 lines deleted...]
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...10 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2722d0f1-c021-4966-9802-e35701908734" xmlns:ns3="fb58c123-2c2f-412c-bc3c-1c0750d391ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8375cc26082b798fc57b55c5c2a58f99" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EB0E2ADEE2303A4CA567C05EDD3BA90E" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="152d577e49f0a0ccd9597550df17fdbf">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2722d0f1-c021-4966-9802-e35701908734" xmlns:ns3="fb58c123-2c2f-412c-bc3c-1c0750d391ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cefe359de49bd33758cd717d9dc3cc72" ns2:_="" ns3:_="">
     <xsd:import namespace="2722d0f1-c021-4966-9802-e35701908734"/>
     <xsd:import namespace="fb58c123-2c2f-412c-bc3c-1c0750d391ce"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2722d0f1-c021-4966-9802-e35701908734" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -10007,50 +7171,55 @@
     <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a2c34cfb-ee1c-43d0-9052-0674e61297b2" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="24" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fb58c123-2c2f-412c-bc3c-1c0750d391ce" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -10150,92 +7319,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2722d0f1-c021-4966-9802-e35701908734">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="2722d0f1-c021-4966-9802-e35701908734" xsi:nil="true"/>
+    <TaxCatchAll xmlns="fb58c123-2c2f-412c-bc3c-1c0750d391ce" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ED83E7D-DDF6-4191-BC2E-F93AC5BA8D9B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78A43734-E97A-4986-A292-9B50A043099F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6218E56E-7DFD-48BD-AC25-036993B53F31}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2722d0f1-c021-4966-9802-e35701908734"/>
+    <ds:schemaRef ds:uri="fb58c123-2c2f-412c-bc3c-1c0750d391ce"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{174F3249-6103-426B-9716-82E1E1F16761}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2722d0f1-c021-4966-9802-e35701908734"/>
     <ds:schemaRef ds:uri="fb58c123-2c2f-412c-bc3c-1c0750d391ce"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B8D7A54-0F92-491A-B184-B5432B6358A7}"/>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{90a86382-fc9f-459c-b91a-9852fb08b2cd}" enabled="0" method="" siteId="{90a86382-fc9f-459c-b91a-9852fb08b2cd}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Sheet1</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Report 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SERVER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100EB0E2ADEE2303A4CA567C05EDD3BA90E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>